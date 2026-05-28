--- v0 (2025-10-08)
+++ v1 (2026-05-28)
@@ -1,9105 +1,9295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDD4E9"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9962"/>
+        <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00282692" w:rsidRPr="00025FEF" w14:paraId="79B031B6" w14:textId="77777777">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="004C5D8A" w14:paraId="224D12E2" w14:textId="77777777" w:rsidTr="00630E2C">
         <w:trPr>
-          <w:trHeight w:val="1916"/>
+          <w:trHeight w:val="1563"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DB561CF" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+          <w:p w14:paraId="224D12E0" w14:textId="72798C2C" w:rsidR="00CF0AB2" w:rsidRPr="00E3787E" w:rsidRDefault="00E4327A">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3787E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>FORMULAIRE DE DEMANDE DE FINANCEMENT</w:t>
             </w:r>
+            <w:r w:rsidRPr="00E3787E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43E85" w:rsidRPr="00E3787E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E3787E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>Fonds de développement économique francophone de</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43E85" w:rsidRPr="00E3787E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s Prairies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3787E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>(FDÉF</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43E85" w:rsidRPr="00E3787E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3787E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="227619CB" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+          <w:p w14:paraId="224D12E1" w14:textId="1746943E" w:rsidR="00E34CE8" w:rsidRPr="00E45642" w:rsidRDefault="00E4327A" w:rsidP="00E45642">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00E45642">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fonds de développement économique francophone de l’Ouest canadien </w:t>
+              <w:t>Veuillez compléter ce formulaire</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C30B4F" w:rsidRPr="00E45642">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...75 lines deleted...]
-                <w:u w:color="FF0000"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED2EEC">
+            <w:r w:rsidRPr="00E45642">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...4 lines deleted...]
-                <w:u w:color="FF0000"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">) ou par la poste, </w:t>
+              <w:t>avant de le signer et de l’envoyer au C</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED2EEC">
+            <w:r w:rsidR="00084FAE" w:rsidRPr="00E45642">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>ÉCS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E45642">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par courriel (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00CF1603" w:rsidRPr="00E45642">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                  <w:lang w:val="fr-CA"/>
+                </w:rPr>
+                <w:t>fdefp@cecs-sk.ca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E45642">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E45642">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-                <w:u w:color="FF0000"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED2EEC">
+            <w:r w:rsidRPr="00E45642">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...4 lines deleted...]
-                <w:u w:color="FF0000"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED2EEC">
+            <w:r w:rsidRPr="00E45642">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plus tard </w:t>
+            </w:r>
+            <w:r w:rsidR="004C5D8A" w:rsidRPr="00E45642">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>le mercredi 11 février 2026 à 13 h 00</w:t>
+            </w:r>
+            <w:r w:rsidR="004C5D8A" w:rsidRPr="00E45642">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E45642">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E45642">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
-                <w:u w:color="FF0000"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>plus tard le 20 août 2020</w:t>
+              <w:t xml:space="preserve">Heure </w:t>
             </w:r>
-            <w:r w:rsidR="001408B7">
+            <w:r w:rsidR="003E06AC" w:rsidRPr="00E45642">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...2 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
-                <w:u w:color="FF0000"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> à 23h59 </w:t>
+              <w:t>de la Saskatchewan</w:t>
             </w:r>
-            <w:r w:rsidR="001408B7" w:rsidRPr="001408B7">
+            <w:r w:rsidRPr="00E45642">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...4 lines deleted...]
-                <w:u w:color="FF0000"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>(Heure de la Saskatchewan)</w:t>
-[...116 lines deleted...]
-              <w:t>Regina (SK) S4R 8B1</w:t>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71C5574C" w14:textId="77777777" w:rsidR="00AD4C8D" w:rsidRDefault="00AD4C8D">
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="5795D84C" w14:textId="77777777" w:rsidR="005B5113" w:rsidRPr="000F699F" w:rsidRDefault="005B5113" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CEA4089" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="224D12E4" w14:textId="22F11CE8" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="100" w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>Renseignements sur le demandeur.</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Renseignements sur le demandeur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BA964B" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="224D12E5" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D12E6" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Nom de l’organisme demandeur :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E24A2DF" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="224D12E7" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Adresse :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8926DE" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="224D12E8" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Ville :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA4F508" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+    <w:p w14:paraId="224D12EA" w14:textId="3B412A18" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Province : </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CE8" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Code postal : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3958FA6A" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="224D12EC" w14:textId="1E0C2913" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Téléphone :</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CE8" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Courriel :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12ED" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numéro de constitution en tant qu’Organisme à but non lucratif (OBNL) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12EE" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D12EF" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Personne-ressource (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>nom et prénom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12F0" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Adresse :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12F1" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Ville :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12F3" w14:textId="2C386037" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Province :</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CE8" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Code postal : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258B8B6D" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="224D12F5" w14:textId="535A3525" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Téléphone :</w:t>
       </w:r>
+      <w:r w:rsidR="00E34CE8" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Courriel :</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7570A30B" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="224D12F6" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D12F7" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Deuxième personne-ressource (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>nom et prénom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12F8" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Adresse :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12F9" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Ville :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12FB" w14:textId="693EA29C" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Province :</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CE8" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Code postal : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D12FD" w14:textId="522DF30E" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Téléphone :</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CE8" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Courriel :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2BE403" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="224D12FE" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRDefault="00CF0AB2" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D75395" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="1C65E86E" w14:textId="77777777" w:rsidR="005B5113" w:rsidRPr="00262B6B" w:rsidRDefault="005B5113" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AAE44C9" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...348 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="224D12FF" w14:textId="16EEA8C8" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Nom et durée du projet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D1300" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D1301" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>et durée du projet.</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Nom du projet :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64974C04" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2052738F" w14:textId="246D1702" w:rsidR="00D43E85" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durée du projet :      </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1B4C1690" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+    <w:p w14:paraId="224D1302" w14:textId="0676852C" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date de début </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(JJ/MM/AAAA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:             Date de fin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(JJ/MM/AAAA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBA8B5D" w14:textId="48000156" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...95 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22636BCE" w14:textId="77777777" w:rsidR="00E34CE8" w:rsidRPr="00262B6B" w:rsidRDefault="00E34CE8" w:rsidP="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="43400E3E" w14:textId="77777777" w:rsidR="0054733A" w:rsidRDefault="0054733A">
-[...13 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="224D1304" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00E34CE8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans quelle(s) province(s) de l’Ouest canadien votre projet sera réalisé ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D1305" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Black" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E75CE5" w14:textId="147D3E91" w:rsidR="000F699F" w:rsidRPr="00262B6B" w:rsidRDefault="00000000" w:rsidP="000F699F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:pict w14:anchorId="224D13B8">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:20.25pt;height:17.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Alberta</w:t>
+      </w:r>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="416BA361" wp14:editId="5967992D">
-            <wp:extent cx="257175" cy="228600"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03070EAC" wp14:editId="64B8407F">
+            <wp:extent cx="255905" cy="212090"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1073741825" name="officeArt object"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="1" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1073741825" name="image1.png"/>
+                    <pic:cNvPr id="0" name="Picture 57"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="257175" cy="228600"/>
+                      <a:ext cx="255905" cy="212090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="12700" cap="flat">
+                    <a:noFill/>
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="400000"/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manitoba           </w:t>
+      </w:r>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="766C447D" wp14:editId="328C53E4">
-            <wp:extent cx="257175" cy="228600"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DCB722A" wp14:editId="71326F93">
+            <wp:extent cx="255905" cy="212090"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1073741826" name="officeArt object"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="2" name="Image 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1073741826" name="image1.pdf"/>
+                    <pic:cNvPr id="0" name="Picture 60"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="257175" cy="228600"/>
+                      <a:ext cx="255905" cy="212090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="12700" cap="flat">
+                    <a:noFill/>
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="400000"/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Colombie Britannique </w:t>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saskatchewan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151AAE49" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...68 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0F7B9655" w14:textId="77777777" w:rsidR="00E34CE8" w:rsidRDefault="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B9CE516" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...68 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6C52BA75" w14:textId="77777777" w:rsidR="005B5113" w:rsidRPr="00262B6B" w:rsidRDefault="005B5113">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D0D4A2C" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...25 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="224D130B" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Description détaillée du projet </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>(Soyez convaincant, précis et concis. Maximum 500 mots).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6374637E" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="224D130C" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDD4E9"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00282692" w14:paraId="0CBD9903" w14:textId="77777777">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D130E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0319B83C" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
+          <w:p w14:paraId="073E9728" w14:textId="75C75A7F" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...562 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76C798A8" w14:textId="5CCFFA4D" w:rsidR="00C13633" w:rsidRDefault="00C13633">
+          <w:p w14:paraId="224D130D" w14:textId="77777777" w:rsidR="00E34CE8" w:rsidRPr="00262B6B" w:rsidRDefault="00E34CE8">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54AF4976" w14:textId="77777777" w:rsidR="00B31456" w:rsidRDefault="00B31456">
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="3E35F637" w14:textId="77777777" w:rsidR="00E34CE8" w:rsidRPr="00262B6B" w:rsidRDefault="00E34CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C725CB" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="224D1310" w14:textId="06451F94" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:before="100" w:after="375" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Choisissez-le(s) secteur(s) visés par le FDÉF</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CE8" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui correspond(ent) le mieux à votre projet et donnez une explication détaillée </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Vous pouvez choisir plus d’un secteur). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D1311" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D1312" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:pict w14:anchorId="224D13BC">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:20.25pt;height:17.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>La diversification et le développement économique (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>incluant le commerce et l’investissement</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D1313" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...6 lines deleted...]
-        <w:t>(Maximum 50 mots).</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:pict w14:anchorId="224D13BD">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="" style="width:20.25pt;height:17.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>L’immigration économique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D1314" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:pict w14:anchorId="224D13BE">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="" style="width:20.25pt;height:17.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Économie verte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D1315" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7110"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:pict w14:anchorId="224D13BF">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="" style="width:20.25pt;height:17.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Jeunesse</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D1316" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:pict w14:anchorId="224D13C0">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" alt="" style="width:20.25pt;height:17.25pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tourisme</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Explications</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1319" w14:textId="77777777" w:rsidTr="00193068">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1317" w14:textId="7F3F83D3" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2" w:rsidP="00193068">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68CBBEED" w14:textId="77777777" w:rsidR="00E34CE8" w:rsidRPr="00262B6B" w:rsidRDefault="00E34CE8" w:rsidP="00193068">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224D1318" w14:textId="77777777" w:rsidR="00E34CE8" w:rsidRPr="00262B6B" w:rsidRDefault="00E34CE8" w:rsidP="00193068">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="224D131A" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2" w:rsidP="00193068">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D131B" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:spacing w:before="100" w:after="375"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clientèle visée par votre projet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(Maximum 50 mots).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDD4E9"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00282692" w:rsidRPr="00025FEF" w14:paraId="2CDD3D9F" w14:textId="77777777" w:rsidTr="00C13633">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="004C5D8A" w14:paraId="224D131E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52F51CED" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
+          <w:p w14:paraId="0D4390BE" w14:textId="61C8FE98" w:rsidR="00111473" w:rsidRPr="00262B6B" w:rsidRDefault="00111473" w:rsidP="00193068">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28C32A6D" w14:textId="77777777" w:rsidR="0002190A" w:rsidRDefault="0002190A">
+          <w:p w14:paraId="224D131D" w14:textId="11937A56" w:rsidR="00111473" w:rsidRPr="00262B6B" w:rsidRDefault="00111473" w:rsidP="00193068">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="fr-CA"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EBB7FCC" w14:textId="0A75A2D0" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...1 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+    <w:p w14:paraId="224D131F" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:line="285" w:lineRule="auto"/>
         <w:ind w:right="592"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CE005D7" w14:textId="77777777" w:rsidR="00487670" w:rsidRDefault="00487670" w:rsidP="00487670">
-[...1 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+    <w:p w14:paraId="6D8A02EC" w14:textId="77777777" w:rsidR="00E34CE8" w:rsidRPr="00262B6B" w:rsidRDefault="00E34CE8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="285" w:lineRule="auto"/>
+        <w:ind w:right="592"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D1320" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:line="285" w:lineRule="auto"/>
         <w:ind w:right="-93"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Énumérez toutes les activités prévues pour votre projet </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk43459878"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Listez toutes les activités avec une brève description pour chacune d’entre elles. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t>Ajoutez des lignes supplémentaires afin d’énumérer toutes vos activités</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E428375" w14:textId="77777777" w:rsidR="00487670" w:rsidRDefault="00487670">
-[...1 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+    <w:p w14:paraId="224D1321" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:line="285" w:lineRule="auto"/>
         <w:ind w:right="592"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDD4E9"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5048"/>
         <w:gridCol w:w="5027"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00282692" w14:paraId="3B863B26" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1324" w14:textId="77777777" w:rsidTr="00B9509C">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A228BE1" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+          <w:p w14:paraId="224D1322" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
-              <w:spacing w:before="100" w:after="375"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="100" w:after="375" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00262B6B">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A5CF740" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+          <w:p w14:paraId="224D1323" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
-              <w:spacing w:before="100" w:after="375" w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="100" w:after="375"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00262B6B">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282692" w14:paraId="541E08CE" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1327" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27980609" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D1325" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E2C49F6" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D1326" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282692" w14:paraId="5EFDE589" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D132A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F44A7A5" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D1328" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27E0327E" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D1329" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003871FD" w14:paraId="54A9B920" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D132D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70379829" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D132B" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FD54AF7" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D132C" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003871FD" w14:paraId="797F6F8D" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1330" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09BE2B17" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D132E" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F87D83C" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D132F" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003871FD" w14:paraId="03B2219E" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1333" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DE0C593" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D1331" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5308625B" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D1332" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003871FD" w14:paraId="164E0B2C" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1336" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A21C512" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D1334" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C91F418" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D1335" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003871FD" w14:paraId="4AE15410" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1339" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="227B0995" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D1337" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="652B5824" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D1338" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003871FD" w14:paraId="0EAD26C5" w14:textId="77777777" w:rsidTr="00D52519">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D133C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5048" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D743319" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D133A" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DD926A9" w14:textId="77777777" w:rsidR="003871FD" w:rsidRDefault="003871FD"/>
+          <w:p w14:paraId="224D133B" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D5BA9D6" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...1 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+    <w:p w14:paraId="224D133E" w14:textId="4EBB1B5A" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8B0468" w14:textId="77777777" w:rsidR="0085171F" w:rsidRPr="00262B6B" w:rsidRDefault="0085171F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D1340" w14:textId="65A5A116" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:spacing w:before="100" w:after="375"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Plusieurs indicateurs de rendement sont exigés par le FDÉF</w:t>
+      </w:r>
+      <w:r w:rsidR="0085171F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>. Dites-nous comment vous allez les atteindre ? Complétez le tableau ci-dessous et donnez une explication détaillée par rapport à vos chiffres.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Ajoutez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'autres indicateurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de rendement spécifiques pour votre projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si nécessaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="508F5441" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="3730"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1348" w14:textId="77777777" w:rsidTr="00E749B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1341" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224D1342" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Indicateur de rendement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224D1343" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="00ED2FE7" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Nombre/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224D1345" w14:textId="4BCC8A94" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montant </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1346" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224D1347" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explication </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C5407" w:rsidRPr="00262B6B" w14:paraId="224D134C" w14:textId="77777777" w:rsidTr="00E749B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD4E65D" w14:textId="77777777" w:rsidR="007C5407" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+              <w:t>Nombre d’emplois créés, maintenus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224D1349" w14:textId="648500FF" w:rsidR="00695413" w:rsidRPr="00A07F08" w:rsidRDefault="00695413" w:rsidP="007C5407">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D134A" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D134B" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C5407" w:rsidRPr="004C5D8A" w14:paraId="224D1350" w14:textId="77777777" w:rsidTr="00E749B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D134D" w14:textId="0DA2F76C" w:rsidR="007C5407" w:rsidRPr="00A07F08" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+              <w:t>Nombre d’organismes aidés / projets communautaires financés;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D134E" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D134F" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C5407" w:rsidRPr="004C5D8A" w14:paraId="224D1354" w14:textId="77777777" w:rsidTr="00E749B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1351" w14:textId="7B5DFFDA" w:rsidR="007C5407" w:rsidRPr="00A07F08" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+              <w:t>Valeur en dollars suscitée par effet de levier des projets communautaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> financés</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1352" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1353" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C5407" w:rsidRPr="004C5D8A" w14:paraId="224D1358" w14:textId="77777777" w:rsidTr="00E749B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1355" w14:textId="120138D9" w:rsidR="007C5407" w:rsidRPr="00A07F08" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+              <w:t>Valeur en nature suscitée par les projets communautaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> financés</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1356" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1357" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C5407" w:rsidRPr="004C5D8A" w14:paraId="224D135C" w14:textId="77777777" w:rsidTr="00E749B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1359" w14:textId="5F2B8DCB" w:rsidR="007C5407" w:rsidRPr="00A07F08" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+              <w:t>Nombre de partenaires (entreprise/organismes/municipalités, etc.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qui contribuent à la réussite du projet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00262B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D135A" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D135B" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="007C5407">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="224D1372" w14:textId="494A7FC2" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCEBF32" w14:textId="77777777" w:rsidR="00BD0132" w:rsidRPr="00262B6B" w:rsidRDefault="00BD0132">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D1373" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:spacing w:line="285" w:lineRule="auto"/>
+        <w:ind w:right="-93"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Énumérez tous les impacts économiques visés par votre projet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Quel est le changement que vous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voulez observer à la fin de votre projet ?).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D1374" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="285" w:lineRule="auto"/>
+        <w:ind w:right="592"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="004C5D8A" w14:paraId="224D1378" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="224D1375" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="100" w:after="375"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224D1376" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="100" w:after="375"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224D1377" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="100" w:after="375"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="224D1379" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="225"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D137A" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:before="100" w:after="375" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="100" w:after="375"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> projet vous permettra d’atteindre ? Mentionnez un indicateur de rendement pour chaque livrable.)</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comment est-ce que votre projet répond aux critères d’admissibilité du programme ? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="a6"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDD4E9"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00282692" w14:paraId="087E1782" w14:textId="77777777" w:rsidTr="00C13633">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="004C5D8A" w14:paraId="224D137D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FCC513D" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
-[...157 lines deleted...]
-          <w:p w14:paraId="350FDDDD" w14:textId="16B75DB1" w:rsidR="00282692" w:rsidRDefault="00282692">
+          <w:p w14:paraId="224D137B" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2" w:rsidP="00193068">
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
-[...4 lines deleted...]
-              <w:spacing w:before="100" w:after="375" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DACC584" w14:textId="0E94052A" w:rsidR="00282692" w:rsidRDefault="00282692">
+          <w:p w14:paraId="224D137C" w14:textId="77777777" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="00193068">
             <w:pPr>
-              <w:pStyle w:val="Paragraphedeliste"/>
-[...4 lines deleted...]
-              <w:spacing w:before="100" w:after="375" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D34D040" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...1 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+    <w:p w14:paraId="224D137E" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2" w:rsidP="00193068">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="225"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E26086E" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...13 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="224D137F" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:before="100" w:after="375" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="100" w:after="375"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Comment est-ce que votre projet répond aux critères d’admissibilité du programme ? </w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quelle est votre capacité à gérer ce projet ? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(Énumérez les ressources humaines et matérielles dont vous disposez afin de bien gérer le projet et donnez des exemples des projets que vous avez déjà gérés dans le passé).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDD4E9"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00282692" w:rsidRPr="00025FEF" w14:paraId="3AF0ECEC" w14:textId="77777777" w:rsidTr="00C13633">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="004C5D8A" w14:paraId="224D1382" w14:textId="77777777" w:rsidTr="002D6B79">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A96EC37" w14:textId="77777777" w:rsidR="00282692" w:rsidRPr="00671336" w:rsidRDefault="00282692" w:rsidP="00C13633">
+          <w:p w14:paraId="0D36039B" w14:textId="2D3B0A9D" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="007C5407" w:rsidP="002D6B79">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...95 lines deleted...]
-          <w:p w14:paraId="63E48FC1" w14:textId="77777777" w:rsidR="00282692" w:rsidRPr="00671336" w:rsidRDefault="00282692">
+          <w:p w14:paraId="224D1381" w14:textId="4D12E880" w:rsidR="007C5407" w:rsidRPr="00262B6B" w:rsidRDefault="002D6B79" w:rsidP="002D6B79">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4592A4DF" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="224D1384" w14:textId="627FED94" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25CBE1C5" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="224D1385" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:after="225" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="225"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Énumérez tous les partenaires prévus pour la réalisation de votre projet </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t>S’il y a des partenaires, veuillez décrire et énumérer la nature de leur contribution :  Contribution en argent, en nature ou en matériel. Ajoutez des lignes supplémentaires afin d’inclure tous vos partenaires).</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’il y a des partenaires, veuillez décrire et énumérer la nature de leur contribution :  Contribution en argent, en nature ou en matériel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ajoutez des lignes supplémentaires afin d’inclure tous vos partenaires).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDD4E9"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3433"/>
         <w:gridCol w:w="3321"/>
         <w:gridCol w:w="3321"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00282692" w14:paraId="0D042B97" w14:textId="77777777" w:rsidTr="00D57C90">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1389" w14:textId="77777777" w:rsidTr="000F699F">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19A1057B" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+          <w:p w14:paraId="224D1386" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
-              <w:spacing w:after="225"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="225" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00262B6B">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nom du partenaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="515BFB07" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+          <w:p w14:paraId="224D1387" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
-              <w:spacing w:after="225" w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="225"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00262B6B">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nature de la contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50BA0FFD" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+          <w:p w14:paraId="224D1388" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
             <w:pPr>
-              <w:pStyle w:val="Corps"/>
-              <w:spacing w:after="225" w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="225"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00262B6B">
               <w:rPr>
-                <w:rStyle w:val="Aucun"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confirmée / Non confirmée </w:t>
+              <w:t>Confirmée / Non confirmée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282692" w14:paraId="4F2EE778" w14:textId="77777777" w:rsidTr="00D57C90">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D138D" w14:textId="77777777" w:rsidTr="000F699F">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7408E8B0" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D138A" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14D3A7EB" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D138B" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16DD9F24" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D138C" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282692" w14:paraId="4691734C" w14:textId="77777777" w:rsidTr="00D57C90">
+      <w:tr w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w14:paraId="224D1391" w14:textId="77777777" w:rsidTr="000F699F">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5572B3B2" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D138E" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C6489FC" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D138F" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="280E459D" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692"/>
+          <w:p w14:paraId="224D1390" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094951" w14:paraId="0F4F0B1C" w14:textId="77777777" w:rsidTr="00D57C90">
+      <w:tr w:rsidR="000F699F" w:rsidRPr="00262B6B" w14:paraId="3E0AD67B" w14:textId="77777777" w:rsidTr="000F699F">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="133C2F91" w14:textId="77777777" w:rsidR="00094951" w:rsidRDefault="00094951"/>
+          <w:p w14:paraId="43EE667A" w14:textId="77777777" w:rsidR="000F699F" w:rsidRPr="00262B6B" w:rsidRDefault="000F699F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06F98846" w14:textId="77777777" w:rsidR="00094951" w:rsidRDefault="00094951"/>
+          <w:p w14:paraId="2BDE20CD" w14:textId="77777777" w:rsidR="000F699F" w:rsidRPr="00262B6B" w:rsidRDefault="000F699F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DED9A8E" w14:textId="77777777" w:rsidR="00094951" w:rsidRDefault="00094951"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="7FF62CD1" w14:textId="77777777" w:rsidR="00094951" w:rsidRDefault="00094951"/>
+          <w:p w14:paraId="039D2115" w14:textId="77777777" w:rsidR="000F699F" w:rsidRPr="00262B6B" w:rsidRDefault="000F699F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="724568D3" w14:textId="7EEB063E" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...204 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="224D139A" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1182"/>
         </w:tabs>
-        <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:spacing w:before="46"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="023C7AC2" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+    <w:p w14:paraId="05928106" w14:textId="04E46631" w:rsidR="00CA0F1C" w:rsidRPr="00FA4ECD" w:rsidRDefault="00E4327A" w:rsidP="00FA4ECD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="225"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Si vous ne recevez pas exactement le montant de la subvention demandée au FDÉF</w:t>
+      </w:r>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, est-ce que votre projet pourra continuer moyennant quelques ajustements éventuels ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E098E6A" w14:textId="53AADEA9" w:rsidR="00FA4ECD" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00240427">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A8CCE2A" wp14:editId="1E4B5878">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-38100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="342900" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1655073242" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="342900" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:id w:val="-1446834007"/>
+                              <w14:checkbox>
+                                <w14:checked w14:val="0"/>
+                                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                              </w14:checkbox>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:p w14:paraId="1A673CC1" w14:textId="4154CA0A" w:rsidR="00CA0F1C" w:rsidRPr="00240427" w:rsidRDefault="00FA4ECD" w:rsidP="00CA0F1C">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="22"/>
+                                    <w:szCs w:val="22"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="22"/>
+                                    <w:szCs w:val="22"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="3A8CCE2A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-3pt;margin-top:12.75pt;width:27pt;height:22.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7o6F3NQIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSR9GnCJLkWFA&#10;0BZIh54VWYqNSaImKbGzXz9KcR5tdxp2kUmR+kh+JD25b7UiO+F8Daagg16fEmE4lLXZFPTHy+LL&#10;LSU+MFMyBUYUdC88vZ9+/jRpbC6GUIEqhSMIYnze2IJWIdg8yzyvhGa+B1YYNEpwmgVU3SYrHWsQ&#10;Xats2O9fZw240jrgwnu8fTgY6TThSyl4eJLSi0BUQTG3kE6XznU8s+mE5RvHbFXzLg32D1loVhsM&#10;eoJ6YIGRras/QOmaO/AgQ4+DzkDKmotUA1Yz6L+rZlUxK1ItSI63J5r8/4Plj7uVfXYktF+hxQZG&#10;Qhrrc4+XsZ5WOh2/mClBO1K4P9Em2kA4Xl6Nhnd9tHA0DW/HN+NEa3Z+bJ0P3wRoEoWCOuxKIovt&#10;lj5gQHQ9usRYHlRdLmqlkhInQcyVIzuGPVQhpYgv3ngpQ5qCXl9h6A8IEfr0fq0Y/xmLfIuAmjJ4&#10;eS49SqFdtx0fayj3SJODwwR5yxc14i6ZD8/M4chg/bgG4QkPqQCTgU6ipAL3+2/30R87iVZKGhzB&#10;gvpfW+YEJeq7wR7fDUajOLNJGY1vhqi4S8v60mK2eg7I0AAXzvIkRv+gjqJ0oF9xW2YxKpqY4Ri7&#10;oOEozsNhMXDbuJjNkhNOqWVhaVaWR+hIbuTzpX1lznb9DDgIj3AcVpa/a+vBN740MNsGkHXqeST4&#10;wGrHO054aku3jXGFLvXkdf5nTP8AAAD//wMAUEsDBBQABgAIAAAAIQCxonvK2wAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWoeKlBCyqQAVLpxaEOdtvLUtYjuK3TT8PeYE&#10;x9GMZt40m9n1YuIx2uARbpYFCPZdUNZrhI/3l0UFIibyivrgGeGbI2zay4uGahXOfsfTPmmRS3ys&#10;CcGkNNRSxs6wo7gMA/vsHcPoKGU5aqlGOudy18tVUaylI+vzgqGBnw13X/uTQ9g+6XvdVTSabaWs&#10;nebP45t+Rby+mh8fQCSe018YfvEzOrSZ6RBOXkXRIyzW+UpCWJUliOzfVlkfEO6KEmTbyP/87Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+6OhdzUCAAB7BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsaJ7ytsAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:id w:val="-1446834007"/>
+                        <w14:checkbox>
+                          <w14:checked w14:val="0"/>
+                          <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                          <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        </w14:checkbox>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:p w14:paraId="1A673CC1" w14:textId="4154CA0A" w:rsidR="00CA0F1C" w:rsidRPr="00240427" w:rsidRDefault="00FA4ECD" w:rsidP="00CA0F1C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E4327A" w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Processus d’évaluation des demandes de financement</w:t>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653E1B06" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="620733F0" w14:textId="55497CA1" w:rsidR="00FA4ECD" w:rsidRPr="00FA4ECD" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00240427">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="507578E9" wp14:editId="14B0EAD1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>1552575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>13335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="342900" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="682456362" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="342900" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:id w:val="-885021490"/>
+                              <w14:checkbox>
+                                <w14:checked w14:val="0"/>
+                                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                              </w14:checkbox>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:p w14:paraId="634354FB" w14:textId="77777777" w:rsidR="00FA4ECD" w:rsidRPr="00240427" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="22"/>
+                                    <w:szCs w:val="22"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="22"/>
+                                    <w:szCs w:val="22"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="507578E9" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:122.25pt;margin-top:1.05pt;width:27pt;height:22.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCef+70NwIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSR9GnCJLkWFA&#10;0BZIh54VWYqFyaImKbGzXz9KzqvtTsMuMilSH8mPpCf3ba3JTjivwBR00OtTIgyHUplNQX+8LL7c&#10;UuIDMyXTYERB98LT++nnT5PG5mIIFehSOIIgxueNLWgVgs2zzPNK1Mz3wAqDRgmuZgFVt8lKxxpE&#10;r3U27PevswZcaR1w4T3ePnRGOk34UgoenqT0IhBdUMwtpNOlcx3PbDph+cYxWyl+SIP9QxY1UwaD&#10;nqAeWGBk69QHqFpxBx5k6HGoM5BScZFqwGoG/XfVrCpmRaoFyfH2RJP/f7D8cbeyz46E9iu02MBI&#10;SGN97vEy1tNKV8cvZkrQjhTuT7SJNhCOl1ej4V0fLRxNw9vxzTjRmp0fW+fDNwE1iUJBHXYlkcV2&#10;Sx8wILoeXWIsD1qVC6V1UuIkiLl2ZMewhzqkFPHFGy9tSFPQ6ysM/QEhQp/erzXjP2ORbxFQ0wYv&#10;z6VHKbTrlqjygpY1lHtky0E3SN7yhUL4JfPhmTmcHKQBtyE84SE1YE5wkCipwP3+2330x4ailZIG&#10;J7Gg/teWOUGJ/m6w1XeD0SiOblJG45shKu7Ssr60mG09ByRqgHtneRKjf9BHUTqoX3FpZjEqmpjh&#10;GLug4SjOQ7cfuHRczGbJCYfVsrA0K8sjdOQ40vrSvjJnD20NOA+PcJxZlr/rbucbXxqYbQNIlVof&#10;ee5YPdCPg566c1jKuEmXevI6/zqmfwAAAP//AwBQSwMEFAAGAAgAAAAhACLIEkjbAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokyhAGuJUgAoXTi2Isxu7tkW8jmw3DX/P&#10;coLbjmY0+6bbLH5ks47JBRRQrgpgGoegHBoBH+8vNw2wlCUqOQbUAr51gk1/edHJVoUz7vS8z4ZR&#10;CaZWCrA5Ty3nabDay7QKk0byjiF6mUlGw1WUZyr3I6+K4o576ZA+WDnpZ6uHr/3JC9g+mbUZGhnt&#10;tlHOzcvn8c28CnF9tTw+AMt6yX9h+MUndOiJ6RBOqBIbBVR1fUtROkpg5FfrhvRBQH1fAu87/n9A&#10;/wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCef+70NwIAAIIEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAiyBJI2wAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:id w:val="-885021490"/>
+                        <w14:checkbox>
+                          <w14:checked w14:val="0"/>
+                          <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                          <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        </w14:checkbox>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:p w14:paraId="634354FB" w14:textId="77777777" w:rsidR="00FA4ECD" w:rsidRPr="00240427" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D139C" w14:textId="207030D6" w:rsidR="00CF0AB2" w:rsidRPr="00FA4ECD" w:rsidRDefault="00FA4ECD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Aucun"/>
-[...3 lines deleted...]
-        <w:t>Seules les demandes de financement complètes et reçues dans les délais seront analysées par un comité de sélection interne. Les demandes seront évaluées selon les critères suivants :</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica Neue" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9F9804" w14:textId="11EC1FAF" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="38563803" w14:textId="77777777" w:rsidR="00FA4ECD" w:rsidRPr="00FA4ECD" w:rsidRDefault="00FA4ECD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D139F" w14:textId="415AA837" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="000F699F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:spacing w:after="225"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...23 lines deleted...]
-        <w:t>) ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Étant donné que le FDÉ</w:t>
+      </w:r>
+      <w:r w:rsidR="009A11A7" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>FP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n’octroie pas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>d'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>avances sur les subventions, est-ce que votre organisme a suffisamment de ressources financières pour mener à bon port le projet sans aucune avance du FDÉF</w:t>
+      </w:r>
+      <w:r w:rsidR="000F699F" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77978BF8" w14:textId="1A0887A5" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1D6A1749" w14:textId="1D3C9A26" w:rsidR="00FA4ECD" w:rsidRPr="00FA4ECD" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00240427">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B78F61" wp14:editId="4B042274">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-38100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="342900" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1558741384" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="342900" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:id w:val="1456830928"/>
+                              <w14:checkbox>
+                                <w14:checked w14:val="0"/>
+                                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                              </w14:checkbox>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:p w14:paraId="42C7773E" w14:textId="77777777" w:rsidR="00FA4ECD" w:rsidRPr="00240427" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="22"/>
+                                    <w:szCs w:val="22"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="22"/>
+                                    <w:szCs w:val="22"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="06B78F61" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-3pt;margin-top:12.75pt;width:27pt;height:22.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBer09QOQIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSR9GnCJLkWFA&#10;0BZIh54VWYqFyaImKbGzXz9KzqvtTsMuMilSH8mPpCf3ba3JTjivwBR00OtTIgyHUplNQX+8LL7c&#10;UuIDMyXTYERB98LT++nnT5PG5mIIFehSOIIgxueNLWgVgs2zzPNK1Mz3wAqDRgmuZgFVt8lKxxpE&#10;r3U27PevswZcaR1w4T3ePnRGOk34UgoenqT0IhBdUMwtpNOlcx3PbDph+cYxWyl+SIP9QxY1UwaD&#10;nqAeWGBk69QHqFpxBx5k6HGoM5BScZFqwGoG/XfVrCpmRaoFyfH2RJP/f7D8cbeyz46E9iu02MBI&#10;SGN97vEy1tNKV8cvZkrQjhTuT7SJNhCOl1ej4V0fLRxNw9vxzTjRmp0fW+fDNwE1iUJBHXYlkcV2&#10;Sx8wILoeXWIsD1qVC6V1UuIkiLl2ZMewhzqkFPHFGy9tSFPQ6ysM/QEhQp/erzXjP2ORbxFQ0wYv&#10;z6VHKbTrlqgSqzrSsoZyj2w56AbJW75QCL9kPjwzh5ODNOA2hCc8pAbMCQ4SJRW433+7j/7YULRS&#10;0uAkFtT/2jInKNHfDbb6bjAaxdFNymh8M0TFXVrWlxazreeARA1w7yxPYvQP+ihKB/UrLs0sRkUT&#10;MxxjFzQcxXno9gOXjovZLDnhsFoWlmZleYSOHEdaX9pX5uyhrQHn4RGOM8vyd93tfONLA7NtAKlS&#10;6yPPHasH+nHQU3cOSxk36VJPXudfx/QPAAAA//8DAFBLAwQUAAYACAAAACEAsaJ7ytsAAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqHipQQsqkAFS6cWhDnbby1LWI7it00&#10;/D3mBMfRjGbeNJvZ9WLiMdrgEW6WBQj2XVDWa4SP95dFBSIm8or64BnhmyNs2suLhmoVzn7H0z5p&#10;kUt8rAnBpDTUUsbOsKO4DAP77B3D6ChlOWqpRjrnctfLVVGspSPr84KhgZ8Nd1/7k0PYPul73VU0&#10;mm2lrJ3mz+ObfkW8vpofH0AkntNfGH7xMzq0mekQTl5F0SMs1vlKQliVJYjs31ZZHxDuihJk28j/&#10;/O0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF6vT1A5AgAAggQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALGie8rbAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:id w:val="1456830928"/>
+                        <w14:checkbox>
+                          <w14:checked w14:val="0"/>
+                          <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                          <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        </w14:checkbox>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:p w14:paraId="42C7773E" w14:textId="77777777" w:rsidR="00FA4ECD" w:rsidRPr="00240427" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5C01A3" w14:textId="7F20213E" w:rsidR="00FA4ECD" w:rsidRPr="00FA4ECD" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78AA880A" wp14:editId="4131E7E9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>1552575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>13335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="342900" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1032338725" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="342900" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:id w:val="1826702919"/>
+                              <w14:checkbox>
+                                <w14:checked w14:val="0"/>
+                                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                              </w14:checkbox>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:p w14:paraId="32391902" w14:textId="77777777" w:rsidR="00FA4ECD" w:rsidRPr="00240427" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="22"/>
+                                    <w:szCs w:val="22"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="22"/>
+                                    <w:szCs w:val="22"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="78AA880A" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:122.25pt;margin-top:1.05pt;width:27pt;height:22.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhHQCFOQIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSR9GnCJLkWFA&#10;0BZIh54VWYqFyaImKbGzXz9KzqvtTsMuMilSH8mPpCf3ba3JTjivwBR00OtTIgyHUplNQX+8LL7c&#10;UuIDMyXTYERB98LT++nnT5PG5mIIFehSOIIgxueNLWgVgs2zzPNK1Mz3wAqDRgmuZgFVt8lKxxpE&#10;r3U27PevswZcaR1w4T3ePnRGOk34UgoenqT0IhBdUMwtpNOlcx3PbDph+cYxWyl+SIP9QxY1UwaD&#10;nqAeWGBk69QHqFpxBx5k6HGoM5BScZFqwGoG/XfVrCpmRaoFyfH2RJP/f7D8cbeyz46E9iu02MBI&#10;SGN97vEy1tNKV8cvZkrQjhTuT7SJNhCOl1ej4V0fLRxNw9vxzTjRmp0fW+fDNwE1iUJBHXYlkcV2&#10;Sx8wILoeXWIsD1qVC6V1UuIkiLl2ZMewhzqkFPHFGy9tSFPQ6ysM/QEhQp/erzXjP2ORbxFQ0wYv&#10;z6VHKbTrlqgSKzzSsoZyj2w56AbJW75QCL9kPjwzh5ODNOA2hCc8pAbMCQ4SJRW433+7j/7YULRS&#10;0uAkFtT/2jInKNHfDbb6bjAaxdFNymh8M0TFXVrWlxazreeARA1w7yxPYvQP+ihKB/UrLs0sRkUT&#10;MxxjFzQcxXno9gOXjovZLDnhsFoWlmZleYSOHEdaX9pX5uyhrQHn4RGOM8vyd93tfONLA7NtAKlS&#10;6yPPHasH+nHQU3cOSxk36VJPXudfx/QPAAAA//8DAFBLAwQUAAYACAAAACEAIsgSSNsAAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTKEAa4lSAChdOLYizG7u2RbyObDcN&#10;f89ygtuOZjT7ptssfmSzjskFFFCuCmAah6AcGgEf7y83DbCUJSo5BtQCvnWCTX950clWhTPu9LzP&#10;hlEJplYKsDlPLedpsNrLtAqTRvKOIXqZSUbDVZRnKvcjr4rijnvpkD5YOelnq4ev/ckL2D6ZtRka&#10;Ge22Uc7Ny+fxzbwKcX21PD4Ay3rJf2H4xSd06InpEE6oEhsFVHV9S1E6SmDkV+uG9EFAfV8C7zv+&#10;f0D/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACEdAIU5AgAAggQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACLIEkjbAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:id w:val="1826702919"/>
+                        <w14:checkbox>
+                          <w14:checked w14:val="0"/>
+                          <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                          <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        </w14:checkbox>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:p w14:paraId="32391902" w14:textId="77777777" w:rsidR="00FA4ECD" w:rsidRPr="00240427" w:rsidRDefault="00FA4ECD" w:rsidP="00FA4ECD">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Oui                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica Neue" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4ECD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AEFE9E" w14:textId="77777777" w:rsidR="00FA4ECD" w:rsidRPr="00262B6B" w:rsidRDefault="00FA4ECD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1182"/>
+        </w:tabs>
+        <w:spacing w:before="46"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...23 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BE1A3FB" w14:textId="582908AA" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="224D13A3" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="000F699F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:t>) ;</w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:spacing w:after="225"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Documents d’appui à annexer à cette demande de financement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5C8376" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="224D13A4" w14:textId="1601C264" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="46"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Aucun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Budget du projet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D13A5" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une copie des états financiers de la dernière année financière ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D13A6" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Confirmations d’autres sources de financement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D13A7" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Lettres d’appui des partenaires de votre projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D13A8" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1182"/>
+        </w:tabs>
+        <w:spacing w:before="46"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224D13A9" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="000F699F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Processus d’évaluation des demandes de financement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D13AA" w14:textId="5ABF4716" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seules les demandes de financement complètes et reçues dans les délais seront analysées par un comité de sélection interne. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Les demandes seront évaluées selon les critères suivants:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D13AB" w14:textId="5B8D0723" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Indicateurs de rendement du projet et l’impact structurant du projet à court, moyen et long terme (40</w:t>
+      </w:r>
+      <w:r w:rsidR="00B767A4" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">%); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D13AC" w14:textId="4C57C220" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Capacité de l’organisme à gérer le projet (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B767A4" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>%) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D13AD" w14:textId="5945885C" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Le nombre de partenaires (financiers ou non) impliqués dans le projet (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B767A4" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>%) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4E021D" w14:textId="4F886CCE" w:rsidR="00490492" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00CF1603">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Qualité générale de la demande (20%).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C690D6" w14:textId="77777777" w:rsidR="007F5854" w:rsidRDefault="007F5854">
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+    <w:p w14:paraId="55416FF5" w14:textId="77777777" w:rsidR="00CF1603" w:rsidRPr="00262B6B" w:rsidRDefault="00CF1603" w:rsidP="00CF1603">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:after="100"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A2C374E" w14:textId="082BE17B" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...65 lines deleted...]
-        <w:t>’Ouest canadien avant de les rendre publics.</w:t>
+    <w:p w14:paraId="224D13B0" w14:textId="6F45FFCE" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un comité </w:t>
+      </w:r>
+      <w:r w:rsidR="008073EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>des provinces des Prairies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490492" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>déterminera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490492" w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>les projets retenus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avant de les rendre publics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D52ABB1" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="18BD13A5" w14:textId="77777777" w:rsidR="000F699F" w:rsidRPr="00262B6B" w:rsidRDefault="000F699F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37915E9F" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="224D13B2" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________                          ________________________                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE7D1E0" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="224D13B3" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">             Nom du signataire autorisé                                                          Titre </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6B6F97" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="224D13B5" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00CF0AB2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA4DF4D" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00282692">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="224D13B6" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________                          ________________________                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16499808" w14:textId="37D65722" w:rsidR="00AB1F36" w:rsidRPr="00262B6B" w:rsidRDefault="00E4327A" w:rsidP="00AB1F36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Signature de la personne autorisée                                         Date (jj-mm-aaaa)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22177919" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
-[...105 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00AB1F36" w:rsidRPr="00262B6B">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F67B7C3" w14:textId="77777777" w:rsidR="000D309C" w:rsidRDefault="000D309C">
+    <w:p w14:paraId="42BB0DDB" w14:textId="77777777" w:rsidR="00171A87" w:rsidRDefault="00171A87">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69327A13" w14:textId="77777777" w:rsidR="000D309C" w:rsidRDefault="000D309C">
+    <w:p w14:paraId="71D37700" w14:textId="77777777" w:rsidR="00171A87" w:rsidRDefault="00171A87">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica Neue">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="517F7B0C" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="224D13CC" w14:textId="5F94B79E" w:rsidR="00CF0AB2" w:rsidRPr="00D43E85" w:rsidRDefault="00E4327A">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rStyle w:val="Aucun"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rStyle w:val="Aucun"/>
+    <w:r w:rsidRPr="00D43E85">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Aucun"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rStyle w:val="Aucun"/>
+    <w:r w:rsidRPr="00D43E85">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
-[...1 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Aucun"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00671336">
-[...1 lines deleted...]
-        <w:rStyle w:val="Aucun"/>
+    <w:r w:rsidR="00D43E85" w:rsidRPr="00D43E85">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
         <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Aucun"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rStyle w:val="Aucun"/>
+    <w:r w:rsidRPr="00D43E85">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Aucun"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rStyle w:val="Aucun"/>
+    <w:r w:rsidRPr="00D43E85">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
-[...1 lines deleted...]
-      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Aucun"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00671336">
-[...1 lines deleted...]
-        <w:rStyle w:val="Aucun"/>
+    <w:r w:rsidR="00D43E85" w:rsidRPr="00D43E85">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
         <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Aucun"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="22A0647C" w14:textId="77777777" w:rsidR="00282692" w:rsidRDefault="00DB072B">
+  <w:p w14:paraId="224D13CD" w14:textId="77777777" w:rsidR="00CF0AB2" w:rsidRPr="00D43E85" w:rsidRDefault="00E4327A">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:i/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+    <w:r w:rsidRPr="00D43E85">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:i/>
-        <w:iCs/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
+        <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>Nota Bene</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+    <w:r w:rsidRPr="00D43E85">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:i/>
-        <w:iCs/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-      </w:rPr>
-      <w:t xml:space="preserve"> : Le masculin a été utilisé seulement pour alléger le texte.                                                                                                                                                 </w:t>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> : Le masculin a été utilisé seulement pour alléger le texte.    </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="224D13CE" w14:textId="78A53AEC" w:rsidR="00CF0AB2" w:rsidRPr="001167E1" w:rsidRDefault="00E4327A">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Mis à </w:t>
+    </w:r>
+    <w:r w:rsidR="0001672A" w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t>jour</w:t>
+    </w:r>
+    <w:r w:rsidR="0001672A" w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="001167E1" w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Décembre </w:t>
+    </w:r>
+    <w:r w:rsidR="00E34CE8" w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="001167E1" w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001167E1">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Black"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                    </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D30E7DF" w14:textId="77777777" w:rsidR="000D309C" w:rsidRDefault="000D309C">
+    <w:p w14:paraId="5549962E" w14:textId="77777777" w:rsidR="00171A87" w:rsidRDefault="00171A87">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31A6B932" w14:textId="77777777" w:rsidR="000D309C" w:rsidRDefault="000D309C">
+    <w:p w14:paraId="160C279E" w14:textId="77777777" w:rsidR="00171A87" w:rsidRDefault="00171A87">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="1F6E839B" w14:textId="5EE8A75C" w:rsidR="00282692" w:rsidRDefault="000B4E5D" w:rsidP="000B4E5D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="224D13CB" w14:textId="6AA1B75D" w:rsidR="00CF0AB2" w:rsidRPr="00630E2C" w:rsidRDefault="00E34CE8" w:rsidP="00630E2C">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:pStyle w:val="Titre1"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E517549" wp14:editId="34384BD4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="224D13CF" wp14:editId="3CB5868A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-53340</wp:posOffset>
+            <wp:posOffset>5440045</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>45085</wp:posOffset>
+            <wp:posOffset>-212725</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3124200" cy="706120"/>
-[...13 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:extent cx="911860" cy="811530"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="7620"/>
+          <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+          <wp:docPr id="19" name="image15.png"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="Users:mbougie:0-Administration:0-CCS:0-Logos:CCS:Logo CÉCS 2015:LOGO-CECS-PMS-PRINT.jpg"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="19" name="image15.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
+                  <a:srcRect t="9858" b="9858"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3124200" cy="706120"/>
+                    <a:ext cx="911860" cy="811530"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00DB072B">
-[...26 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00630E2C" w:rsidRPr="00BB4A42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve">   </w:t>
-[...4 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E695EAD" wp14:editId="0A168845">
-[...2 lines deleted...]
-          <wp:docPr id="4" name="Image 4"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B898202" wp14:editId="154D67D6">
+          <wp:extent cx="2124075" cy="576166"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="856575777" name="Picture 856575777" descr="C:\Users\jeandedieu\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\LOGO_CECS_PRINT_Vertical3.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 6"/>
+                  <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\jeandedieu\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\LOGO_CECS_PRINT_Vertical3.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1287598" cy="791400"/>
+                    <a:ext cx="2176961" cy="590512"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00E4327A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                     </w:t>
+    </w:r>
+    <w:r w:rsidR="00630E2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                 </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014D0A88"/>
-[...2 lines deleted...]
-    <w:numStyleLink w:val="Style4import"/>
+    <w:nsid w:val="01461965"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C14C3812"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10680E95"/>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+    <w:nsid w:val="01A0117B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFF493AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01D91524"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="725807B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="365" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="8902827C">
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1146" w:hanging="426"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="1085" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="424CDDB0">
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1866" w:hanging="386"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="1814" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="62188C7E">
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2586" w:hanging="426"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="2525" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="49548EAC">
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3306" w:hanging="426"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="3245" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="D9BED92C">
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4026" w:hanging="386"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="3974" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="263666C6">
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4746" w:hanging="426"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="4685" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="2EE21BAC">
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5466" w:hanging="426"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="5405" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="E08294BC">
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6186" w:hanging="386"/>
-[...2 lines deleted...]
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:ind w:left="6134" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
-        <w:bCs/>
-[...20 lines deleted...]
-    <w:numStyleLink w:val="Style1import"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405C5A0D"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="405802DE">
+    <w:nsid w:val="0EBA3648"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5DC8372C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="365" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1085" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2525" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3245" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3974" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4685" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5405" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6134" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B6F20FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20C2F820"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CA809DF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A8CC3714"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="335"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1055" w:hanging="335"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="280"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2495" w:hanging="335"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3215" w:hanging="335"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3950" w:hanging="280"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4655" w:hanging="335"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5375" w:hanging="335"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="280"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E181CCE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A01265AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1182"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1C63A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3BBC2B00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A8A4640"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="791800D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="365" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1085" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2525" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3245" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3974" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4685" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5405" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6134" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="598F7E00"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="113A4286"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="365" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1085" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2525" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3245" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3974" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4685" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5405" w:hanging="365"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6134" w:hanging="314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B55675D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BBC3F3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="643" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="4CD60FDA">
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1363" w:hanging="283"/>
+        <w:ind w:left="1363" w:hanging="282"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="7164938E">
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2098" w:hanging="228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="3EEE8D1E">
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2803" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1FC2C1C8">
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3523" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="A44EE704">
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4258" w:hanging="228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="100CE9FC">
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4963" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="1CA68046">
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5683" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="7FCC4A5C">
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6418" w:hanging="228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i/>
-        <w:iCs/>
-[...10 lines deleted...]
-        <w:position w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:highlight w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C747ADC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1C068FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="4DB6C3E8">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="14704CBA">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="320"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="01F43DE4">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="A29CB5EA">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="594ACB76">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="320"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="161458B4">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="882CA1F8">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="330822D6">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="320"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hAnsi="Arial Unicode MS"/>
-[...11 lines deleted...]
-        <w:highlight w:val="none"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...15 lines deleted...]
-        <w:bCs w:val="0"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FF02153"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="51361296"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C056F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7640D62C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3A469F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C9A9ED2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="375" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
         <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
-[...243 lines deleted...]
-        <w:highlight w:val="none"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1084" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1812" w:hanging="323"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2524" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3244" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="323"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4684" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5404" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6132" w:hanging="322"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:numStyleLink w:val="Style3import"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D4C14CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB0A165E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1509784793">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="182520765">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="901405606">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1862621419">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1146699240">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1442410440">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1925339148">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="8" w16cid:durableId="1078282307">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="9" w16cid:durableId="4141289">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1238631418">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="446659710">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1536431565">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1796288697">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1800756861">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="750274263">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1958444565">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1087505216">
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="30023B16">
-[...308 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="1" w:tplc="4E20B10C">
-[...27 lines deleted...]
-      </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="2" w:tplc="98707386">
-[...27 lines deleted...]
-      </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="3" w:tplc="5C86FD44">
-[...27 lines deleted...]
-      </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="4" w:tplc="BD829AC8">
-[...27 lines deleted...]
-      </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="5" w:tplc="92D44534">
-[...27 lines deleted...]
-      </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="6" w:tplc="4E7C6724">
-[...27 lines deleted...]
-      </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="7" w:tplc="687E2976">
-[...27 lines deleted...]
-      </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
-      <w:lvl w:ilvl="8" w:tplc="E938A018">
-[...27 lines deleted...]
-      </w:lvl>
     </w:lvlOverride>
-  </w:num>
-[...2302 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00282692"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FD246B"/>
+    <w:rsidRoot w:val="00CF0AB2"/>
+    <w:rsid w:val="0001672A"/>
+    <w:rsid w:val="00046309"/>
+    <w:rsid w:val="00084FAE"/>
+    <w:rsid w:val="000E1471"/>
+    <w:rsid w:val="000F699F"/>
+    <w:rsid w:val="00111473"/>
+    <w:rsid w:val="001167E1"/>
+    <w:rsid w:val="00171A87"/>
+    <w:rsid w:val="00193068"/>
+    <w:rsid w:val="001B2C2A"/>
+    <w:rsid w:val="002059DA"/>
+    <w:rsid w:val="00262B6B"/>
+    <w:rsid w:val="002D6B79"/>
+    <w:rsid w:val="003638CC"/>
+    <w:rsid w:val="00366609"/>
+    <w:rsid w:val="003E06AC"/>
+    <w:rsid w:val="00490492"/>
+    <w:rsid w:val="004C5D8A"/>
+    <w:rsid w:val="004D1AA4"/>
+    <w:rsid w:val="005B5113"/>
+    <w:rsid w:val="00630E2C"/>
+    <w:rsid w:val="00695413"/>
+    <w:rsid w:val="006F1978"/>
+    <w:rsid w:val="007C5407"/>
+    <w:rsid w:val="008073EE"/>
+    <w:rsid w:val="0085171F"/>
+    <w:rsid w:val="0088043A"/>
+    <w:rsid w:val="00884259"/>
+    <w:rsid w:val="008904AB"/>
+    <w:rsid w:val="009A11A7"/>
+    <w:rsid w:val="00A07F08"/>
+    <w:rsid w:val="00A20836"/>
+    <w:rsid w:val="00AB1F36"/>
+    <w:rsid w:val="00B767A4"/>
+    <w:rsid w:val="00B879B2"/>
+    <w:rsid w:val="00B9509C"/>
+    <w:rsid w:val="00BD0132"/>
+    <w:rsid w:val="00C1432C"/>
+    <w:rsid w:val="00C30B4F"/>
+    <w:rsid w:val="00CA0F1C"/>
+    <w:rsid w:val="00CA4A90"/>
+    <w:rsid w:val="00CF0AB2"/>
+    <w:rsid w:val="00CF1603"/>
+    <w:rsid w:val="00D16DD1"/>
+    <w:rsid w:val="00D43E85"/>
+    <w:rsid w:val="00D515C1"/>
+    <w:rsid w:val="00D87A84"/>
+    <w:rsid w:val="00E34CE8"/>
+    <w:rsid w:val="00E3787E"/>
+    <w:rsid w:val="00E4327A"/>
+    <w:rsid w:val="00E45642"/>
+    <w:rsid w:val="00E749B9"/>
+    <w:rsid w:val="00F52492"/>
+    <w:rsid w:val="00FA4ECD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="378FE17B"/>
-  <w15:docId w15:val="{C3A173FF-416E-4F88-A2A9-19785499E6F1}"/>
+  <w14:docId w14:val="224D12DE"/>
+  <w15:docId w15:val="{F4DBE75B-F8E5-419C-A2CB-A45679DADFC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...10 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9439,138 +9629,281 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F3D1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal10">
+    <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Aucun">
     <w:name w:val="Aucun"/>
     <w:rPr>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corps">
     <w:name w:val="Corps"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Lien">
     <w:name w:val="Lien"/>
     <w:rPr>
       <w:outline w:val="0"/>
       <w:color w:val="0000FF"/>
@@ -9582,150 +9915,287 @@
     <w:basedOn w:val="Lien"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:outline w:val="0"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single" w:color="0000FF"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1import">
     <w:name w:val="Style 1 importé"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style3import">
     <w:name w:val="Style 3 importé"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style4import">
     <w:name w:val="Style 4 importé"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF62A0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B31456"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000F23E8"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000F3D1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007407F6"/>
+    <w:rPr>
+      <w:color w:val="FF00FF" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableauNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fdefo@cecs-sk.ca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fdefp@cecs-sk.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10757,55 +11227,74 @@
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mig13b42kmeUc7DAs2x9qqZiu9U+Q==">AMUW2mUeXMhQeSgvC2P9Q8+29P+prd00CRt7V9Y5Xz+vUKoL3ZDPI0pZ1WkZH51nJFlexDvgRatyM/ZWWS12lN40LdMPIgEvonDyUn8fsnGV1SKbQPoetGg3ozI2b0yw4eHVKrSIhIoD</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>702</Words>
-  <Characters>3865</Characters>
+  <Words>824</Words>
+  <Characters>4628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>185</Lines>
+  <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4558</CharactersWithSpaces>
+  <CharactersWithSpaces>5323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Etienne Alary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>